--- v0 (2025-12-20)
+++ v1 (2026-04-22)
@@ -463,51 +463,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="15"/>
     <col customWidth="1" max="2" min="2" width="20"/>
     <col customWidth="1" max="3" min="3" width="20"/>
     <col customWidth="1" max="4" min="4" width="20"/>
     <col customWidth="1" max="5" min="5" width="20"/>
     <col customWidth="1" max="6" min="6" width="20"/>
     <col customWidth="1" max="7" min="7" width="20"/>
     <col customWidth="1" max="8" min="8" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Edward老师课程表</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -540,704 +540,746 @@
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>星期四</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>星期五</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>星期六</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>星期日</t>
         </is>
       </c>
     </row>
     <row customHeight="1" ht="40" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>07:00-07:30</t>
+          <t>08:00-08:30</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr"/>
       <c r="C5" s="5" t="inlineStr"/>
       <c r="D5" s="5" t="inlineStr"/>
       <c r="E5" s="5" t="inlineStr"/>
       <c r="F5" s="5" t="inlineStr"/>
       <c r="G5" s="5" t="inlineStr"/>
       <c r="H5" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>07:30-08:00</t>
+          <t>08:30-09:00</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr"/>
       <c r="C6" s="5" t="inlineStr"/>
       <c r="D6" s="5" t="inlineStr"/>
       <c r="E6" s="5" t="inlineStr"/>
       <c r="F6" s="5" t="inlineStr"/>
       <c r="G6" s="5" t="inlineStr"/>
       <c r="H6" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>08:00-08:30</t>
+          <t>09:00-09:30</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr"/>
       <c r="C7" s="5" t="inlineStr"/>
       <c r="D7" s="5" t="inlineStr"/>
       <c r="E7" s="5" t="inlineStr"/>
       <c r="F7" s="5" t="inlineStr"/>
       <c r="G7" s="5" t="inlineStr"/>
       <c r="H7" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>08:30-09:00</t>
+          <t>09:30-10:00</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr"/>
       <c r="C8" s="5" t="inlineStr"/>
       <c r="D8" s="5" t="inlineStr"/>
       <c r="E8" s="5" t="inlineStr"/>
       <c r="F8" s="5" t="inlineStr"/>
       <c r="G8" s="5" t="inlineStr"/>
       <c r="H8" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>09:00-09:30</t>
+          <t>10:00-10:30</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr"/>
       <c r="C9" s="5" t="inlineStr"/>
       <c r="D9" s="5" t="inlineStr"/>
       <c r="E9" s="5" t="inlineStr"/>
       <c r="F9" s="5" t="inlineStr"/>
       <c r="G9" s="5" t="inlineStr"/>
       <c r="H9" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>09:30-10:00</t>
+          <t>10:30-11:00</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr"/>
       <c r="C10" s="5" t="inlineStr"/>
-      <c r="D10" s="5" t="inlineStr"/>
+      <c r="D10" s="6" t="inlineStr">
+        <is>
+          <t>中四数学必修
+学生: 陳麒竣(數學）
+教室: 教室D(Edward)
+10:30-12:30</t>
+        </is>
+      </c>
       <c r="E10" s="5" t="inlineStr"/>
-      <c r="F10" s="5" t="inlineStr"/>
-      <c r="G10" s="5" t="inlineStr"/>
+      <c r="F10" s="6" t="inlineStr">
+        <is>
+          <t>中五数学必修
+学生: 林庚宏Austin（數學）
+教室: 教室D(Edward)
+10:30-12:30</t>
+        </is>
+      </c>
+      <c r="G10" s="6" t="inlineStr">
+        <is>
+          <t>中三数学必修
+学生: 高寶兒
+教室: 教室D(Edward)
+10:30-12:00</t>
+        </is>
+      </c>
       <c r="H10" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>10:00-10:30</t>
+          <t>11:00-11:30</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr"/>
       <c r="C11" s="5" t="inlineStr"/>
-      <c r="D11" s="5" t="inlineStr"/>
+      <c r="D11" s="6" t="inlineStr">
+        <is>
+          <t>中四数学必修
+学生: 陳麒竣(數學）
+教室: 教室D(Edward)
+10:30-12:30</t>
+        </is>
+      </c>
       <c r="E11" s="5" t="inlineStr"/>
-      <c r="F11" s="5" t="inlineStr"/>
-      <c r="G11" s="5" t="inlineStr"/>
+      <c r="F11" s="6" t="inlineStr">
+        <is>
+          <t>中五数学必修
+学生: 林庚宏Austin（數學）
+教室: 教室D(Edward)
+10:30-12:30</t>
+        </is>
+      </c>
+      <c r="G11" s="6" t="inlineStr">
+        <is>
+          <t>中三数学必修
+学生: 高寶兒
+教室: 教室D(Edward)
+10:30-12:00</t>
+        </is>
+      </c>
       <c r="H11" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>10:30-11:00</t>
+          <t>11:30-12:00</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr"/>
       <c r="C12" s="5" t="inlineStr"/>
       <c r="D12" s="6" t="inlineStr">
         <is>
           <t>中四数学必修
 学生: 陳麒竣(數學）
 教室: 教室D(Edward)
 10:30-12:30</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr"/>
       <c r="F12" s="6" t="inlineStr">
         <is>
           <t>中五数学必修
 学生: 林庚宏Austin（數學）
 教室: 教室D(Edward)
 10:30-12:30</t>
         </is>
       </c>
       <c r="G12" s="6" t="inlineStr">
         <is>
           <t>中三数学必修
 学生: 高寶兒
 教室: 教室D(Edward)
 10:30-12:00</t>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>11:00-11:30</t>
+          <t>12:00-12:30</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr"/>
       <c r="C13" s="5" t="inlineStr"/>
       <c r="D13" s="6" t="inlineStr">
         <is>
           <t>中四数学必修
 学生: 陳麒竣(數學）
 教室: 教室D(Edward)
 10:30-12:30</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr"/>
       <c r="F13" s="6" t="inlineStr">
         <is>
           <t>中五数学必修
 学生: 林庚宏Austin（數學）
 教室: 教室D(Edward)
 10:30-12:30</t>
         </is>
       </c>
-      <c r="G13" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="G13" s="5" t="inlineStr"/>
       <c r="H13" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>11:30-12:00</t>
+          <t>12:30-13:00</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr"/>
       <c r="C14" s="5" t="inlineStr"/>
-      <c r="D14" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="D14" s="5" t="inlineStr"/>
       <c r="E14" s="5" t="inlineStr"/>
-      <c r="F14" s="6" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="F14" s="5" t="inlineStr"/>
+      <c r="G14" s="5" t="inlineStr"/>
       <c r="H14" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>12:00-12:30</t>
+          <t>13:00-13:30</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr"/>
       <c r="C15" s="5" t="inlineStr"/>
-      <c r="D15" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="D15" s="5" t="inlineStr"/>
       <c r="E15" s="5" t="inlineStr"/>
-      <c r="F15" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F15" s="5" t="inlineStr"/>
       <c r="G15" s="5" t="inlineStr"/>
       <c r="H15" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>12:30-13:00</t>
+          <t>13:30-14:00</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr"/>
       <c r="C16" s="5" t="inlineStr"/>
       <c r="D16" s="5" t="inlineStr"/>
       <c r="E16" s="5" t="inlineStr"/>
       <c r="F16" s="5" t="inlineStr"/>
       <c r="G16" s="5" t="inlineStr"/>
       <c r="H16" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>13:00-13:30</t>
+          <t>14:00-14:30</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr"/>
       <c r="C17" s="5" t="inlineStr"/>
-      <c r="D17" s="5" t="inlineStr"/>
+      <c r="D17" s="6" t="inlineStr">
+        <is>
+          <t>中五数学必修
+学生: 林庚宏Austin（數學）
+教室: 教室D(Edward)
+14:00-16:00</t>
+        </is>
+      </c>
       <c r="E17" s="5" t="inlineStr"/>
       <c r="F17" s="5" t="inlineStr"/>
       <c r="G17" s="5" t="inlineStr"/>
       <c r="H17" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>13:30-14:00</t>
+          <t>14:30-15:00</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr"/>
       <c r="C18" s="5" t="inlineStr"/>
-      <c r="D18" s="5" t="inlineStr"/>
+      <c r="D18" s="6" t="inlineStr">
+        <is>
+          <t>中五数学必修
+学生: 林庚宏Austin（數學）
+教室: 教室D(Edward)
+14:00-16:00</t>
+        </is>
+      </c>
       <c r="E18" s="5" t="inlineStr"/>
       <c r="F18" s="5" t="inlineStr"/>
       <c r="G18" s="5" t="inlineStr"/>
       <c r="H18" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>14:00-14:30</t>
+          <t>15:00-15:30</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr"/>
       <c r="C19" s="5" t="inlineStr"/>
       <c r="D19" s="6" t="inlineStr">
         <is>
           <t>中五数学必修
 学生: 林庚宏Austin（數學）
 教室: 教室D(Edward)
 14:00-16:00</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr"/>
       <c r="F19" s="5" t="inlineStr"/>
       <c r="G19" s="5" t="inlineStr"/>
       <c r="H19" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>14:30-15:00</t>
+          <t>15:30-16:00</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr"/>
       <c r="C20" s="5" t="inlineStr"/>
       <c r="D20" s="6" t="inlineStr">
         <is>
           <t>中五数学必修
 学生: 林庚宏Austin（數學）
 教室: 教室D(Edward)
 14:00-16:00</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr"/>
       <c r="F20" s="5" t="inlineStr"/>
       <c r="G20" s="5" t="inlineStr"/>
       <c r="H20" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>15:00-15:30</t>
+          <t>16:00-16:30</t>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr"/>
       <c r="C21" s="5" t="inlineStr"/>
-      <c r="D21" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="D21" s="5" t="inlineStr"/>
       <c r="E21" s="5" t="inlineStr"/>
       <c r="F21" s="5" t="inlineStr"/>
       <c r="G21" s="5" t="inlineStr"/>
       <c r="H21" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>15:30-16:00</t>
+          <t>16:30-17:00</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr"/>
       <c r="C22" s="5" t="inlineStr"/>
       <c r="D22" s="6" t="inlineStr">
         <is>
-          <t>中五数学必修
-[...2 lines deleted...]
-14:00-16:00</t>
+          <t>中一数学必修
+学生: 張文暄（數學）
+教室: 教室D(Edward)
+16:30-18:00</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr"/>
-      <c r="F22" s="5" t="inlineStr"/>
+      <c r="F22" s="6" t="inlineStr">
+        <is>
+          <t>中三数学必修
+学生: 吳傲翹 Amiel（數學）
+教室: 教室D(Edward)
+16:30-18:00</t>
+        </is>
+      </c>
       <c r="G22" s="5" t="inlineStr"/>
       <c r="H22" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>16:00-16:30</t>
+          <t>17:00-17:30</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr"/>
       <c r="C23" s="5" t="inlineStr"/>
-      <c r="D23" s="5" t="inlineStr"/>
+      <c r="D23" s="6" t="inlineStr">
+        <is>
+          <t>中一数学必修
+学生: 張文暄（數學）
+教室: 教室D(Edward)
+16:30-18:00</t>
+        </is>
+      </c>
       <c r="E23" s="5" t="inlineStr"/>
-      <c r="F23" s="5" t="inlineStr"/>
-      <c r="G23" s="5" t="inlineStr"/>
+      <c r="F23" s="6" t="inlineStr">
+        <is>
+          <t>中三数学必修
+学生: 吳傲翹 Amiel（數學）
+教室: 教室D(Edward)
+16:30-18:00</t>
+        </is>
+      </c>
+      <c r="G23" s="6" t="inlineStr">
+        <is>
+          <t>数学必修
+学生: Adrian
+教室: 教室D(Edward)
+17:00-19:00</t>
+        </is>
+      </c>
       <c r="H23" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>16:30-17:00</t>
+          <t>17:30-18:00</t>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr"/>
       <c r="C24" s="5" t="inlineStr"/>
       <c r="D24" s="6" t="inlineStr">
         <is>
           <t>中一数学必修
 学生: 張文暄（數學）
 教室: 教室D(Edward)
 16:30-18:00</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr"/>
       <c r="F24" s="6" t="inlineStr">
         <is>
           <t>中三数学必修
 学生: 吳傲翹 Amiel（數學）
 教室: 教室D(Edward)
 16:30-18:00</t>
         </is>
       </c>
-      <c r="G24" s="5" t="inlineStr"/>
+      <c r="G24" s="6" t="inlineStr">
+        <is>
+          <t>数学必修
+学生: Adrian
+教室: 教室D(Edward)
+17:00-19:00</t>
+        </is>
+      </c>
       <c r="H24" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>17:00-17:30</t>
+          <t>18:00-18:30</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr"/>
       <c r="C25" s="5" t="inlineStr"/>
       <c r="D25" s="6" t="inlineStr">
         <is>
-          <t>中一数学必修
-[...15 lines deleted...]
-        <is>
           <t>数学必修
 学生: Adrian
 教室: 教室D(Edward)
+18:00-20:00</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr"/>
+      <c r="F25" s="5" t="inlineStr"/>
+      <c r="G25" s="6" t="inlineStr">
+        <is>
+          <t>数学必修
+学生: Adrian
+教室: 教室D(Edward)
 17:00-19:00</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>17:30-18:00</t>
+          <t>18:30-19:00</t>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr"/>
       <c r="C26" s="5" t="inlineStr"/>
       <c r="D26" s="6" t="inlineStr">
         <is>
-          <t>中一数学必修
-[...15 lines deleted...]
-        <is>
           <t>数学必修
 学生: Adrian
 教室: 教室D(Edward)
+18:00-20:00</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr"/>
+      <c r="F26" s="5" t="inlineStr"/>
+      <c r="G26" s="6" t="inlineStr">
+        <is>
+          <t>数学必修
+学生: Adrian
+教室: 教室D(Edward)
 17:00-19:00</t>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>18:00-18:30</t>
+          <t>19:00-19:30</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr"/>
       <c r="C27" s="5" t="inlineStr"/>
       <c r="D27" s="6" t="inlineStr">
         <is>
           <t>数学必修
 学生: Adrian
 教室: 教室D(Edward)
 18:00-20:00</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr"/>
       <c r="F27" s="5" t="inlineStr"/>
-      <c r="G27" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="G27" s="5" t="inlineStr"/>
       <c r="H27" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>18:30-19:00</t>
+          <t>19:30-20:00</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr"/>
       <c r="C28" s="5" t="inlineStr"/>
       <c r="D28" s="6" t="inlineStr">
         <is>
           <t>数学必修
 学生: Adrian
 教室: 教室D(Edward)
 18:00-20:00</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr"/>
       <c r="F28" s="5" t="inlineStr"/>
-      <c r="G28" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="G28" s="5" t="inlineStr"/>
       <c r="H28" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>19:00-19:30</t>
+          <t>20:00-20:30</t>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr"/>
       <c r="C29" s="5" t="inlineStr"/>
-      <c r="D29" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="D29" s="5" t="inlineStr"/>
       <c r="E29" s="5" t="inlineStr"/>
       <c r="F29" s="5" t="inlineStr"/>
       <c r="G29" s="5" t="inlineStr"/>
       <c r="H29" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>19:30-20:00</t>
+          <t>20:30-21:00</t>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr"/>
       <c r="C30" s="5" t="inlineStr"/>
-      <c r="D30" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="D30" s="5" t="inlineStr"/>
       <c r="E30" s="5" t="inlineStr"/>
       <c r="F30" s="5" t="inlineStr"/>
       <c r="G30" s="5" t="inlineStr"/>
       <c r="H30" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>20:00-20:30</t>
+          <t>21:00-21:30</t>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr"/>
       <c r="C31" s="5" t="inlineStr"/>
       <c r="D31" s="5" t="inlineStr"/>
       <c r="E31" s="5" t="inlineStr"/>
       <c r="F31" s="5" t="inlineStr"/>
       <c r="G31" s="5" t="inlineStr"/>
       <c r="H31" s="5" t="inlineStr"/>
     </row>
     <row customHeight="1" ht="40" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>20:30-21:00</t>
+          <t>21:30-22:00</t>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr"/>
       <c r="C32" s="5" t="inlineStr"/>
       <c r="D32" s="5" t="inlineStr"/>
       <c r="E32" s="5" t="inlineStr"/>
       <c r="F32" s="5" t="inlineStr"/>
       <c r="G32" s="5" t="inlineStr"/>
       <c r="H32" s="5" t="inlineStr"/>
     </row>
-    <row r="35">
-      <c r="A35" s="7" t="inlineStr">
+    <row customHeight="1" ht="40" r="33">
+      <c r="A33" s="4" t="inlineStr">
+        <is>
+          <t>22:00-22:30</t>
+        </is>
+      </c>
+      <c r="B33" s="5" t="inlineStr"/>
+      <c r="C33" s="5" t="inlineStr"/>
+      <c r="D33" s="5" t="inlineStr"/>
+      <c r="E33" s="5" t="inlineStr"/>
+      <c r="F33" s="5" t="inlineStr"/>
+      <c r="G33" s="5" t="inlineStr"/>
+      <c r="H33" s="5" t="inlineStr"/>
+    </row>
+    <row customHeight="1" ht="40" r="34">
+      <c r="A34" s="4" t="inlineStr">
+        <is>
+          <t>22:30-23:00</t>
+        </is>
+      </c>
+      <c r="B34" s="5" t="inlineStr"/>
+      <c r="C34" s="5" t="inlineStr"/>
+      <c r="D34" s="5" t="inlineStr"/>
+      <c r="E34" s="5" t="inlineStr"/>
+      <c r="F34" s="5" t="inlineStr"/>
+      <c r="G34" s="5" t="inlineStr"/>
+      <c r="H34" s="5" t="inlineStr"/>
+    </row>
+    <row customHeight="1" ht="40" r="35">
+      <c r="A35" s="4" t="inlineStr">
+        <is>
+          <t>23:00-23:30</t>
+        </is>
+      </c>
+      <c r="B35" s="5" t="inlineStr"/>
+      <c r="C35" s="5" t="inlineStr"/>
+      <c r="D35" s="5" t="inlineStr"/>
+      <c r="E35" s="5" t="inlineStr"/>
+      <c r="F35" s="5" t="inlineStr"/>
+      <c r="G35" s="5" t="inlineStr"/>
+      <c r="H35" s="5" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="7" t="inlineStr">
         <is>
           <t>课程统计</t>
-        </is>
-[...12 lines deleted...]
-          <t>总学时: 14.5小时</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>科目分布:</t>
+          <t>总课程数: 8</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">  中四数学必修: 1节课</t>
-[...6 lines deleted...]
-          <t xml:space="preserve">  中五数学必修: 2节课</t>
+          <t>总学时: 14.5小时</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">  中一数学必修: 1节课</t>
+          <t>科目分布:</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">  数学必修: 2节课</t>
+          <t xml:space="preserve">  中四数学必修: 1节课</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  中五数学必修: 2节课</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  中一数学必修: 1节课</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  数学必修: 2节课</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
         <is>
           <t xml:space="preserve">  中三数学必修: 2节课</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="A35:H35"/>
+    <mergeCell ref="A38:H38"/>
   </mergeCells>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>